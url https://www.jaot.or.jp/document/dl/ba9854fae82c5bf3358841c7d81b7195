--- v0 (2026-04-16)
+++ v1 (2026-05-22)
@@ -3,559 +3,296 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="40324496" w14:textId="71BADC6B" w:rsidR="00445809" w:rsidRDefault="00445809" w:rsidP="00445809">
-[...271 lines deleted...]
-    <w:p w14:paraId="4CC5517E" w14:textId="48D436A0" w:rsidR="00445809" w:rsidRDefault="00445809" w:rsidP="00C71BA9"/>
     <w:p w14:paraId="36BEEE16" w14:textId="5F7E53CB" w:rsidR="00794F59" w:rsidRPr="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00794F59">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00C71BA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>【著者貢献</w:t>
       </w:r>
       <w:r w:rsidR="00794F59">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71BA9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>書】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1BCCFA" w14:textId="77777777" w:rsidR="00C71BA9" w:rsidRPr="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00C71BA9">
       <w:r w:rsidRPr="00C71BA9">
         <w:t>学術誌『作業療法』 編集委員会 殿</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04936C10" w14:textId="2C2B971D" w:rsidR="00C71BA9" w:rsidRPr="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00C71BA9">
+    <w:p w14:paraId="04936C10" w14:textId="6A3AF8A7" w:rsidR="00C71BA9" w:rsidRPr="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00C71BA9">
       <w:r w:rsidRPr="00C71BA9">
         <w:t>以下の論文について、すべての著者がICMJE</w:t>
       </w:r>
       <w:r w:rsidR="004341FF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（International Committee</w:t>
       </w:r>
       <w:r w:rsidR="004341FF">
         <w:t xml:space="preserve"> of Medical Journal Editors</w:t>
       </w:r>
       <w:r w:rsidR="004341FF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）統一投稿規定の著者資格</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71BA9">
-        <w:t>基準を満たしていることを確認し、貢献内容を記載のうえ申請いたします。</w:t>
+        <w:t>基準</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED01EA" w:rsidRPr="00ED01EA">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C71BA9">
+        <w:t>を満たしていることを確認し、貢献内容を記載のうえ申請いたします。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B927044" w14:textId="77777777" w:rsidR="00794F59" w:rsidRDefault="00794F59" w:rsidP="00C71BA9"/>
     <w:p w14:paraId="26A5621A" w14:textId="58B9D0F7" w:rsidR="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00C71BA9">
       <w:r w:rsidRPr="00C71BA9">
         <w:t>【論文標題】</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB854AC" w14:textId="77777777" w:rsidR="002C07AD" w:rsidRPr="00C71BA9" w:rsidRDefault="002C07AD" w:rsidP="00C71BA9"/>
-    <w:p w14:paraId="27753917" w14:textId="432F0730" w:rsidR="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00C71BA9">
+    <w:p w14:paraId="27753917" w14:textId="06DF4C04" w:rsidR="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00C71BA9">
       <w:r w:rsidRPr="00C71BA9">
         <w:t>【著者ごとの貢献内容】</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="11"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1396"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="2923"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE7C5D" w14:paraId="5C836712" w14:textId="77777777" w:rsidTr="00DE7C5D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5801C3" w14:textId="38AA6559" w:rsidR="00AE321C" w:rsidRDefault="00AE321C" w:rsidP="0007069D">
+          <w:p w14:paraId="2F5801C3" w14:textId="5869173E" w:rsidR="00AE321C" w:rsidRDefault="00AE321C" w:rsidP="0007069D">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>基準</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED01EA" w:rsidRPr="00ED01EA">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="2A47C1B6" w14:textId="6D024E30" w:rsidR="00AE321C" w:rsidRPr="00AE321C" w:rsidRDefault="00AE321C" w:rsidP="00AE321C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE321C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="184953A5" w14:textId="4F36BF6B" w:rsidR="00AE321C" w:rsidRPr="00AE321C" w:rsidRDefault="00AE321C" w:rsidP="00AE321C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE321C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="501A995D" w14:textId="08478971" w:rsidR="00AE321C" w:rsidRPr="00AE321C" w:rsidRDefault="00AE321C" w:rsidP="00AE321C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE321C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="277A5602" w14:textId="0A296DF4" w:rsidR="00AE321C" w:rsidRPr="00AE321C" w:rsidRDefault="00AE321C" w:rsidP="00AE321C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE321C">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B4260AC" w14:textId="77777777" w:rsidR="00AE321C" w:rsidRPr="00C71BA9" w:rsidRDefault="00AE321C" w:rsidP="00C71BA9">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
-                <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE321C" w14:paraId="1D7E93C9" w14:textId="77777777" w:rsidTr="00DE7C5D">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="502FFF1B" w14:textId="559771D4" w:rsidR="0007069D" w:rsidRDefault="0007069D" w:rsidP="0007069D">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>著者名</w:t>
             </w:r>
           </w:p>
@@ -2344,51 +2081,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44346413" w14:textId="64ACAEFC" w:rsidR="0007069D" w:rsidRDefault="0007069D" w:rsidP="0007069D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CFEC9C7" w14:textId="0A42EABF" w:rsidR="0007069D" w:rsidRDefault="0007069D" w:rsidP="0007069D">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48A427BA" w14:textId="77777777" w:rsidR="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00C71BA9"/>
-    <w:p w14:paraId="2541C51E" w14:textId="77777777" w:rsidR="00C71BA9" w:rsidRPr="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00C71BA9"/>
     <w:p w14:paraId="41118B53" w14:textId="67D7EB39" w:rsidR="00C71BA9" w:rsidRPr="00C71BA9" w:rsidRDefault="00C71BA9" w:rsidP="00DE7C5D">
       <w:pPr>
         <w:ind w:left="241" w:hangingChars="100" w:hanging="241"/>
       </w:pPr>
       <w:r w:rsidRPr="00C71BA9">
         <w:t>※上記は</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7C5D">
         <w:t>ICMJE</w:t>
       </w:r>
       <w:r w:rsidR="00DE7C5D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>統一投稿規定の著者資格に</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7C5D">
         <w:t>基づき</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71BA9">
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00DE7C5D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -2437,72 +2173,288 @@
       <w:r w:rsidR="002C07AD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71BA9">
         <w:t xml:space="preserve">付：　　</w:t>
       </w:r>
       <w:r w:rsidR="002C07AD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C71BA9">
         <w:t xml:space="preserve">　年　　月　　日</w:t>
       </w:r>
       <w:r w:rsidR="002C07AD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A56ADA" w14:textId="77777777" w:rsidR="0062406D" w:rsidRPr="00C71BA9" w:rsidRDefault="0062406D" w:rsidP="00C71BA9"/>
-    <w:sectPr w:rsidR="0062406D" w:rsidRPr="00C71BA9" w:rsidSect="00C71BA9">
+    <w:p w14:paraId="4D1B9EFE" w14:textId="475E6A4D" w:rsidR="00005D52" w:rsidRDefault="00005D52" w:rsidP="00C71BA9"/>
+    <w:p w14:paraId="2C7AB701" w14:textId="1BE33946" w:rsidR="00ED01EA" w:rsidRDefault="00ED01EA" w:rsidP="00ED01EA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FFC20D6" w14:textId="7718FC02" w:rsidR="00ED01EA" w:rsidRDefault="00ED01EA" w:rsidP="00ED01EA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45264777" wp14:editId="7D9AF2AC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-83596</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>62155</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6082254" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="直線コネクタ 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6082254" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="3175">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="31313181" id="直線コネクタ 1" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-6.6pt,4.9pt" to="472.3pt,4.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+6yJL9gEAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU81uEzEQviPxDpbvZDeBlmqVTQ+tygVB&#10;xE/vrnecteQ/2Sa7uYYzLwAPwQEkjjxMDn0Nxt5k0xYuIC6W7Znv83zfjOfnvVZkDT5Ia2o6nZSU&#10;gOG2kWZV0/fvrp6cURIiMw1T1kBNNxDo+eLxo3nnKpjZ1qoGPEESE6rO1bSN0VVFEXgLmoWJdWAw&#10;KKzXLOLRr4rGsw7ZtSpmZXladNY3zlsOIeDt5RCki8wvBPD4WogAkaiaYm0xrz6vN2ktFnNWrTxz&#10;reT7Mtg/VKGZNPjoSHXJIiMfvPyNSkvubbAiTrjVhRVCcsgaUM20fKDmbcscZC1oTnCjTeH/0fJX&#10;66UnssHeUWKYxhbdfvl+++Pzbvtt9/HTbvt1t/1JpsmnzoUK0y/M0u9PwS19Et0Lr4lQ0l0nmnSD&#10;wkifXd6MLkMfCcfL0/JsNjt5Rgk/xIqBIgGdD/EFWE3SpqZKmmQAq9j6ZYj4LKYeUtK1MqSr6dPp&#10;85OcFaySzZVUKsXyDMGF8mTNsPuxzyqQ4E4WnpRB1qRtUJN3caNgoH8DAt3BqgddDzgZ52DigVcZ&#10;zE4wgRWMwHKoLA30sZj7wH1+gkKe2b8Bj4j8sjVxBGtprP/T60crxJB/cGDQnSy4sc0m9zlbg8OX&#10;rd9/lDTdd88ZfvzOi18AAAD//wMAUEsDBBQABgAIAAAAIQBJQUKy3QAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NbsIwEITvlXgHa5F6qcDhRyiEOAi1RaKXVgUewMTbJCVeW7GB9O277aU9jmY0&#10;802+7m0rrtiFxpGCyTgBgVQ601Cl4HjYjlIQIWoyunWECr4wwLoY3OU6M+5G73jdx0pwCYVMK6hj&#10;9JmUoazR6jB2Hom9D9dZHVl2lTSdvnG5beU0SRbS6oZ4odYeH2ssz/uLVfA5e052Pjyk4ejfdq/y&#10;qdzal1Sp+2G/WYGI2Me/MPzgMzoUzHRyFzJBtApGk9mUowqW/ID95Xy+AHH61bLI5X/+4hsAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+6yJL9gEAABYEAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBJQUKy3QAAAAcBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" strokecolor="black [3213]" strokeweight=".25pt">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDF3B11" w14:textId="77777777" w:rsidR="00662182" w:rsidRDefault="00005D52" w:rsidP="00662182">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00005D52">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>１）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00005D52">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ICMJE：著者資格の4基準</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A36E38" w14:textId="34BB8327" w:rsidR="00005D52" w:rsidRPr="00005D52" w:rsidRDefault="00DE01E2" w:rsidP="00662182">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="100" w:firstLine="241"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00662182" w:rsidRPr="005E2CD6">
+          <w:rPr>
+            <w:rStyle w:val="ab"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.icmje.org/recommendations/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5769CC84" w14:textId="4627F20C" w:rsidR="00005D52" w:rsidRPr="00005D52" w:rsidRDefault="00DE01E2" w:rsidP="00662182">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="100" w:firstLine="241"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00662182" w:rsidRPr="005E2CD6">
+          <w:rPr>
+            <w:rStyle w:val="ab"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://www.honyakucenter.jp/usefulinfo/uniform-requirements/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2743889F" w14:textId="607B9951" w:rsidR="00005D52" w:rsidRDefault="00005D52" w:rsidP="00ED01EA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00005D52">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>２）</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED01EA" w:rsidRPr="00ED01EA">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>CREDIT（Contributor Roles Taxonomy）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B5A095" w14:textId="2117C794" w:rsidR="00ED01EA" w:rsidRPr="00005D52" w:rsidRDefault="00ED01EA" w:rsidP="00ED01EA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00662182" w:rsidRPr="005E2CD6">
+          <w:rPr>
+            <w:rStyle w:val="ab"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://credit.niso.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="00ED01EA" w:rsidRPr="00005D52" w:rsidSect="00C71BA9">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="364" w:charSpace="6338"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D7F2F97" w14:textId="77777777" w:rsidR="00F66173" w:rsidRDefault="00F66173" w:rsidP="000B49CC">
+    <w:p w14:paraId="28E05241" w14:textId="77777777" w:rsidR="00F8405F" w:rsidRDefault="00F8405F" w:rsidP="000B49CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F0E254A" w14:textId="77777777" w:rsidR="00F66173" w:rsidRDefault="00F66173" w:rsidP="000B49CC">
+    <w:p w14:paraId="2C903189" w14:textId="77777777" w:rsidR="00F8405F" w:rsidRDefault="00F8405F" w:rsidP="000B49CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2525,58 +2477,58 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C2AE459" w14:textId="77777777" w:rsidR="00F66173" w:rsidRDefault="00F66173" w:rsidP="000B49CC">
+    <w:p w14:paraId="36742B66" w14:textId="77777777" w:rsidR="00F8405F" w:rsidRDefault="00F8405F" w:rsidP="000B49CC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58031CD3" w14:textId="77777777" w:rsidR="00F66173" w:rsidRDefault="00F66173" w:rsidP="000B49CC">
+    <w:p w14:paraId="37438F96" w14:textId="77777777" w:rsidR="00F8405F" w:rsidRDefault="00F8405F" w:rsidP="000B49CC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02716A8C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A7423C60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2968,148 +2920,156 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="241"/>
   <w:drawingGridVerticalSpacing w:val="182"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00005B35"/>
     <w:rsid w:val="00005B35"/>
+    <w:rsid w:val="00005D52"/>
     <w:rsid w:val="0007069D"/>
     <w:rsid w:val="000B11B3"/>
     <w:rsid w:val="000B49CC"/>
     <w:rsid w:val="00102297"/>
     <w:rsid w:val="0017541B"/>
     <w:rsid w:val="001B2ACB"/>
     <w:rsid w:val="001E6D3F"/>
     <w:rsid w:val="001F7A6A"/>
     <w:rsid w:val="00277193"/>
     <w:rsid w:val="00286334"/>
     <w:rsid w:val="002B2229"/>
     <w:rsid w:val="002C07AD"/>
     <w:rsid w:val="00302965"/>
     <w:rsid w:val="00317917"/>
+    <w:rsid w:val="00404F89"/>
     <w:rsid w:val="004341FF"/>
     <w:rsid w:val="00445809"/>
     <w:rsid w:val="00531455"/>
     <w:rsid w:val="0062406D"/>
     <w:rsid w:val="0064716C"/>
+    <w:rsid w:val="00662182"/>
     <w:rsid w:val="00721297"/>
     <w:rsid w:val="00794F59"/>
     <w:rsid w:val="0084049F"/>
     <w:rsid w:val="009E33EA"/>
+    <w:rsid w:val="00A23143"/>
     <w:rsid w:val="00AA7AFE"/>
     <w:rsid w:val="00AE321C"/>
     <w:rsid w:val="00B13592"/>
     <w:rsid w:val="00B449B0"/>
     <w:rsid w:val="00B95727"/>
+    <w:rsid w:val="00BE5E25"/>
     <w:rsid w:val="00C71BA9"/>
     <w:rsid w:val="00C84A58"/>
     <w:rsid w:val="00C85D86"/>
     <w:rsid w:val="00C96C0F"/>
     <w:rsid w:val="00CC0293"/>
     <w:rsid w:val="00D02A1E"/>
+    <w:rsid w:val="00DE01E2"/>
     <w:rsid w:val="00DE7C5D"/>
     <w:rsid w:val="00E44D08"/>
     <w:rsid w:val="00E53448"/>
+    <w:rsid w:val="00ED01EA"/>
     <w:rsid w:val="00F66173"/>
+    <w:rsid w:val="00F8405F"/>
     <w:rsid w:val="00FC237E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145">
+    <o:shapedefaults v:ext="edit" spidmax="4097">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="536938C5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9EE0ED1F-A2E6-49F1-8DEB-98874CB7E98D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
@@ -4501,81 +4461,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD8470D3-37D4-4EB7-BA2D-27A13ECF06AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6D8E653-1DBE-41D2-B3A4-005D90B330A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1172</Characters>
+  <Pages>1</Pages>
+  <Words>133</Words>
+  <Characters>787</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1375</CharactersWithSpaces>
+  <CharactersWithSpaces>907</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>和夫 斎藤</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>